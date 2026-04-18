--- v0 (2026-02-04)
+++ v1 (2026-04-18)
@@ -99,79 +99,79 @@
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">خِرْبَة أُمّ صَابُونَة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">قرية فلسطينية مهجرة، كانت تقع أسفل الجرف الشاهق الذي كانت قرية كوكب الهوا تقع عليه، وكانت تقع في الطرف الغربي من غور الأردن، وتواجه نهر الأردن على مسافة 3.3 كم غربه، وهي من قرى قضاء بيسان على مسافة 10.5 كم عنها شمال مدينة بيسان، بانخفاض يصل إلى 175 م عن مستوى سطح البحر.</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">احتلت أم صابونة مع مجمل قرى قضاء بيسان التي احتلت في سياق عملية "غديون" والتي نفذها جنود من "غولاني" و "الأرغون" عقب مهاجمة القرية وطرد أهلها منها يوم 16 أيار/ مايو 1948</w:t>
+        <w:t xml:space="preserve">قرية فلسطينية مهجرة، كانت تقع أسفل الجرف الشاهق الذي كانت قرية كوكب الهوا تقع عليه، وكانت تقع في الطرف الغربي من غور الأردن، وتواجه نهر الأردن على مسافة 3.3 كم غربه، وهي من قرى قضاء بيسان على مسافة 10.5 كم عنها شمال مدينة بيسان، بانخفاض يصل إلى 175 م عن مستوى سطح البحر. وهي ضمن أراضي عرب البشاتوة </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="rtlJustify"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">لاتتوفر بيانات دقيقة حول مساحة أراضي خربة أم صابونة ولعل الإحصائيات ضمت مساحتها لمساحة الأراضي المجاورة لها، أو لأناها أقيمت على أراضي عرب الشاتوة</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="rtlJustify"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">احتلت أم صابونة مع مجمل قرى قضاء بيسان التي احتلت في سياق عملية "غديون" والتي نفذها جنود من "غولاني" و "الأرغون" عقب مهاجمة القرية وطرد أهلها منها يوم 16 أيار/ مايو 1948 </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>الباحث والمراجع</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">المراجع</w:t>